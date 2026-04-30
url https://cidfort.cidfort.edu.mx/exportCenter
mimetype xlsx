--- v0 (2026-01-23)
+++ v1 (2026-04-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Centros " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
-    <t>Fecha de descarga: 23-01-2026</t>
+    <t>Fecha de descarga: 30-04-2026</t>
   </si>
   <si>
     <t>CENTRO</t>
   </si>
   <si>
     <t>ESTÁNDAR/ES DISPONIBLES</t>
   </si>
   <si>
     <t>CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo</t>
   </si>
   <si>
     <t xml:space="preserve">EC0564, V1: Diseño de estrategias didácticas aplicando tecnologías de la información y la comunicación
 EC0076, V2: Evaluación de la competencia de candidatos con base en estándares de competencia
 EC0217.01, V2: Impartición de cursos de formación del capital humano de manera presencial grupal
 EC0010, V1: Prestación de servicios estéticos corporales
 EC0011, V1: Elaboración de documentos mediante un procesador de textos
 EC0012, V1: Elaboración de presentaciones gráficas mediante herramientas de cómputo
 EC0013, V1: Elaboración de libros mediante el uso de procesadores de hojas de cálculo
 EC0015, V1: Interpretación oral de lengua indígena al español y viceversa en el ámbito de procuración y administración de justicia
 EC0046, V1: Prestación de servicios cosmetológicos faciales
 EC0105, V1: Atención al ciudadano en el sector público
 EC0107, V1: Manejo de procesador de textos digitales
 EC0108, V1: Manejo del procesador de hojas de cálculo digitales
 EC0109, V1: Manejo de procesadores de presentaciones digitales
 EC0127, V1: Preparación de alimentos