--- v0 (2026-01-23)
+++ v1 (2026-04-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Estándares " sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
-    <t>Fecha de descarga: 23-01-2026</t>
+    <t>Fecha de descarga: 30-04-2026</t>
   </si>
   <si>
     <t>CÓDIGO</t>
   </si>
   <si>
     <t>VERSIÓN</t>
   </si>
   <si>
     <t>NIVEL</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>CENTROS CON ESTE ESTÁNDAR</t>
   </si>
   <si>
     <t>EC0010</t>
   </si>
   <si>
     <t>V1</t>
   </si>
   <si>
     <t>Prestación de servicios estéticos corporales</t>
   </si>
@@ -135,132 +135,132 @@
     <t xml:space="preserve">CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 OPTICA ARISTA S.A. DE C.V., Ciudad de México
 </t>
   </si>
   <si>
     <t>EC0053</t>
   </si>
   <si>
     <t>Adaptación de lentes de contacto</t>
   </si>
   <si>
     <t xml:space="preserve">OPTICA ARISTA S.A. DE C.V., Ciudad de México
 </t>
   </si>
   <si>
     <t>EC0076</t>
   </si>
   <si>
     <t>Evaluación de la competencia de candidatos con base en estándares de competencia</t>
   </si>
   <si>
     <t>V2</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 132, Sinaloa
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
 FUNDACIÓN PARA LA PROMOCIÓN Y LA INVESTIGACIÓN FÍSICO-DEPORTIVA A.C., Ciudad de México
 CENTRO DE ESPECIALIDADES ROBÓTICAS Y APLICACIONES INDUSTRIALES A. C., México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 74, Ciudad de México
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 128, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 122, Querétaro
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 75, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 150, Sinaloa
+GESTIÓN INTEGRAL EN SALUD S.A. DE C.V., Aguascalientes
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 12, Ciudad de México
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 196, México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 19, Chihuahua
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 132, Sinaloa
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 196, México
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 113, Guanajuato
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 79, Nayarit
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 112, Chiapas
 CENTRO DE ESTUDIOS INTERDISCIPLINARIO ALPHA S.C., Hidalgo
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 8, Puebla
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 53, Coahuila de Zaragoza
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 162, Ciudad de México
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 113, Guanajuato
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 36, Durango
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 39, Baja California Sur
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 171, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 15, Jalisco
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 112, Chiapas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 125, Nuevo León
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 8, Puebla
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 79, Nayarit
+</t>
+  </si>
+  <si>
+    <t>EC0081</t>
+  </si>
+  <si>
+    <t>Manejo higiénico de los alimentos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
-[...11 lines deleted...]
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 57, Morelos
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 119, Quintana Roo
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
 </t>
   </si>
   <si>
     <t>EC0107</t>
   </si>
   <si>
     <t>Manejo de procesador de textos digitales</t>
   </si>
   <si>
     <t>EC0108</t>
   </si>
   <si>
     <t>Manejo del procesador de hojas de cálculo digitales</t>
   </si>
   <si>
     <t>EC0109</t>
   </si>
   <si>
     <t>Manejo de procesadores de presentaciones digitales</t>
   </si>
   <si>
     <t>EC0118</t>
   </si>
   <si>
     <t>Realización de instalaciones eléctricas en edificación de vivienda</t>
   </si>
   <si>
     <t>EC0127</t>
   </si>
   <si>
     <t>Preparación de alimentos</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 57, Morelos
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 196, México
 CENTRO DE ESTUDIOS INTERDISCIPLINARIO ALPHA S.C., Hidalgo
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 196, México
 </t>
   </si>
   <si>
     <t>EC0128</t>
   </si>
   <si>
     <t>Preparación y servicio de bebidas</t>
   </si>
   <si>
     <t>EC0149</t>
   </si>
   <si>
     <t>Operación de vehículo oficial para transporte de personal</t>
   </si>
   <si>
     <t>EC0157</t>
   </si>
   <si>
     <t>Manejo de Internet y correo electrónico</t>
   </si>
   <si>
     <t>EC0193</t>
   </si>
   <si>
     <t>Prestación de servicios de cortes de cabello</t>
@@ -271,100 +271,100 @@
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 47, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 112, Chiapas
 CENTRO DE ESTUDIOS INTERDISCIPLINARIO ALPHA S.C., Hidalgo
 </t>
   </si>
   <si>
     <t>EC0204</t>
   </si>
   <si>
     <t>Ejecución de sesiones de coaching</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 18, Puebla
 </t>
   </si>
   <si>
     <t>EC0211</t>
   </si>
   <si>
     <t>Prestación de servicios para modificar la coloración del cabello</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
+AURA CENTRO EVALUADOR, Chihuahua
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 COLEGIO DE INGENIEROS EN GESTIÓN EMPRESARIAL VERACRUZ A.C., Veracruz de Ignacio de la Llave
-AURA CENTRO EVALUADOR, Chihuahua
 </t>
   </si>
   <si>
     <t>EC0217</t>
   </si>
   <si>
     <t>Impartición de cursos de formación del capital humano de manera presencial grupal</t>
   </si>
   <si>
     <t>EC0217.01</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 81, Zacatecas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 132, Sinaloa
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 118, Sonora
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 57, Morelos
+AURA CENTRO EVALUADOR, Chihuahua
 FUNDACIÓN PARA LA PROMOCIÓN Y LA INVESTIGACIÓN FÍSICO-DEPORTIVA A.C., Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 74, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 122, Querétaro
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 75, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 18, Puebla
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 141, Quintana Roo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 150, Sinaloa
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 175, Querétaro
 CENTRO DE CAPACITACIÓN ESTEFANÍA CASTAÑEDA, México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 12, Ciudad de México
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 81, Zacatecas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 50, Campeche
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 119, Quintana Roo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 113, Guanajuato
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 79, Nayarit
 COLEGIO DE INGENIEROS EN GESTIÓN EMPRESARIAL VERACRUZ A.C., Veracruz de Ignacio de la Llave
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 8, Puebla
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 53, Coahuila de Zaragoza
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 162, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 36, Durango
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 115, México
-AURA CENTRO EVALUADOR, Chihuahua
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 90, México
 </t>
   </si>
   <si>
     <t>EC0277</t>
   </si>
   <si>
     <t>Asesoría en comercialización de bienes inmuebles en zonas turísticas</t>
   </si>
   <si>
     <t>EC0301</t>
   </si>
   <si>
     <t>Diseño de cursos de formación del capital humano de manera presencial grupal, sus instrumentos de evaluación y manuales del curso.</t>
   </si>
   <si>
     <t>EC0304</t>
   </si>
   <si>
     <t>Operación de controlador lógico programable</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE ESPECIALIDADES ROBÓTICAS Y APLICACIONES INDUSTRIALES A. C., México
 </t>
   </si>
@@ -444,96 +444,96 @@
     <t>Diseño del plan estratégico para una institución educativa</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 74, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 167, Ciudad de México
 </t>
   </si>
   <si>
     <t>EC0385.01</t>
   </si>
   <si>
     <t>Prestación de servicios incluyentes para personas con discapacidad</t>
   </si>
   <si>
     <t>EC0435</t>
   </si>
   <si>
     <t>Prestación de Servicios para la atención, cuidado y desarrollo integral de las niñas y los niños en Centros de Atención Infantil</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 81, Zacatecas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 132, Sinaloa
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 118, Sonora
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 57, Morelos
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 74, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 96, Tamaulipas
 SERVICIOS INFANTILES DE ROSARITO S.C., Baja California
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 75, Ciudad de México
 CENTRO DE CAPACITACIÓN ESTEFANÍA CASTAÑEDA, México
 CENTRO DE ESTUDIOS INTERDISCIPLINARIO ALPHA S.C., Hidalgo
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 </t>
   </si>
   <si>
     <t>EC0443</t>
   </si>
   <si>
     <t>Realizar instalación y mantenimiento de sistemas de aire acondicionado y refrigeración comercial</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
 </t>
   </si>
   <si>
     <t>EC0454</t>
   </si>
   <si>
     <t>Ejecución de cursos con el enfoque de competencias</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 47, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 169, Yucatán
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 57, Morelos
+AURA CENTRO EVALUADOR, Chihuahua
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 128, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 122, Querétaro
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 76, Tamaulipas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 167, Ciudad de México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 198, Baja California
 GESTIÓN INTEGRAL EN SALUD S.A. DE C.V., Aguascalientes
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 196, México
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 112, Chiapas
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 53, Coahuila de Zaragoza
-AURA CENTRO EVALUADOR, Chihuahua
 </t>
   </si>
   <si>
     <t>EC0463</t>
   </si>
   <si>
     <t>Aplicación de procedimiento para el cambio direccional de cejas y pestañas</t>
   </si>
   <si>
     <t>EC0474</t>
   </si>
   <si>
     <t>Acondicionamiento físico de jóvenes y adultos para el mantenimiento de la salud</t>
   </si>
   <si>
     <t xml:space="preserve">FUNDACIÓN PARA LA PROMOCIÓN Y LA INVESTIGACIÓN FÍSICO-DEPORTIVA A.C., Ciudad de México
 </t>
   </si>
   <si>
     <t>EC0521</t>
   </si>
   <si>
     <t>Preparación del mantenimiento a los sistemas electromecánicos</t>
   </si>
   <si>
@@ -579,56 +579,56 @@
     <t>Aplicación de uñas acrílicas con técnica escultural</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 81, Zacatecas
 AURA CENTRO EVALUADOR, Chihuahua
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 175, Querétaro
 </t>
   </si>
   <si>
     <t>EC0614</t>
   </si>
   <si>
     <t>Dirección de centros de incubación y desarrollo empresarial</t>
   </si>
   <si>
     <t>EC0616</t>
   </si>
   <si>
     <t>Prestación de servicios auxiliares de enfermería en cuidados básicos y orientación a personas en unidades de atención médica</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 149, Quintana Roo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 21, Baja California
+CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 118, Sonora
+AURA CENTRO EVALUADOR, Chihuahua
 FUNDACIÓN PARA LA PROMOCIÓN Y LA INVESTIGACIÓN FÍSICO-DEPORTIVA A.C., Ciudad de México
 GESTIÓN INTEGRAL EN SALUD S.A. DE C.V., Aguascalientes
-AURA CENTRO EVALUADOR, Chihuahua
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 52, Baja California
-CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 32, Sinaloa
 CENTRO DE ESTUDIOS INTERDISCIPLINARIO ALPHA S.C., Hidalgo
 ESMEL ESCUELA SUPERIOR MEXICANA DE ENTRENAMIENTO LABORAL, México
 </t>
   </si>
   <si>
     <t>EC0629</t>
   </si>
   <si>
     <t>Afinación de motores a gasolina con sistemas de inyección electrónica</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 </t>
   </si>
   <si>
     <t>EC0631</t>
   </si>
   <si>
     <t>Mantenimiento del sistema de frenos de vehículos.</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRO DE INVESTIGACIÓN Y DESARROLLO DE LA FORMACIÓN PARA EL TRABAJO, Hidalgo
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 92, Nuevo León
 CENTRO DE CAPACITACIÓN PARA EL TRABAJO INDUSTRIAL NO. 42, Veracruz de Ignacio de la Llave
 </t>